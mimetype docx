--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,46 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="009E0CD0" w:rsidRPr="003165AC" w:rsidRDefault="00CA7278" w:rsidP="003165AC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc71422344"/>
       <w:bookmarkStart w:id="1" w:name="_Toc71435827"/>
@@ -50,51 +47,59 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Paper Template </w:t>
       </w:r>
       <w:r w:rsidR="003165AC" w:rsidRPr="003165AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Journal of Computing and Engineering JCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidRDefault="0043147F" w:rsidP="00B863D4">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Christian Wolkersdorfer</w:t>
+        <w:t>Chr</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E9531A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>istian Wolkersdorfer</w:t>
       </w:r>
       <w:r w:rsidR="004E5A18" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00550D8F" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CA7278" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Anne Weber</w:t>
       </w:r>
       <w:r w:rsidR="00CA7278" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
@@ -907,51 +912,58 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C5067B" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355C43" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Be advised that </w:t>
       </w:r>
       <w:r w:rsidR="00FB759B" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">citations are listed in alphabetical, not chronological, order and that </w:t>
       </w:r>
       <w:r w:rsidR="00355C43" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>there is no comma between the author and the year</w:t>
+        <w:t xml:space="preserve">there is no comma between the author and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00355C43" w:rsidRPr="00E9531A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>year</w:t>
       </w:r>
       <w:r w:rsidR="005C383E" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C5067B" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355C43" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, make </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>sure that your full paper has at least three references listed</w:t>
       </w:r>
@@ -1125,51 +1137,50 @@
         <w:t xml:space="preserve">provided in </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">the Styles Gallery of </w:t>
       </w:r>
       <w:r w:rsidR="006D6B80" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>this template.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD1BCC" w:rsidRPr="00E9531A" w:rsidRDefault="00966DD0" w:rsidP="00B863D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please keep in mind that</w:t>
       </w:r>
       <w:r w:rsidR="00A452EA" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009A51E1" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">proper </w:t>
       </w:r>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>paragraph should have at least two</w:t>
@@ -1984,73 +1995,79 @@
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to format the figures and captions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B00C25" w:rsidRPr="00E9531A" w:rsidRDefault="00B00C25" w:rsidP="00B863D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t>Your document will be imported into a professional desktop publishing system where the text, figures and tables will be inserted and aligned for you. Though, in your first upload for review, you can include your figures in tables in the manuscript, in the final version your text, captions, tables and figures must be submitted individually as single files. Please do not insert figures into the manuscript yourself at this final stage. Allowed file formats for final submission are EPS or PDF for line graphs, TIF for drawings and high-quality JPG for photographs.</w:t>
+        <w:t xml:space="preserve">Your document will be imported into a professional desktop publishing system where the text, figures and tables will be inserted and aligned for you. Though, in your first upload for review, you can include your figures in tables in the manuscript, in the final version your text, captions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9531A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tables and figures must be submitted individually as single files. Please do not insert figures into the manuscript yourself at this final stage. Allowed file formats for final submission are EPS or PDF for line graphs, TIF for drawings and high-quality JPG for photographs.</w:t>
       </w:r>
       <w:r w:rsidR="006B2CBE" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Note that if you have altered a photograph using software, such as to insert an A or B, or a scale on it, then you have most like converted it to a vector file, in which case you should provide it as a PDF or EPS file.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A63A9" w:rsidRPr="00E9531A" w:rsidRDefault="0055645E" w:rsidP="00B863D4">
       <w:pPr>
         <w:pStyle w:val="Figure"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="630FE39E" wp14:editId="3D55A1AD">
             <wp:extent cx="3914868" cy="2324100"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -2513,53 +2530,54 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD3812" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use the style </w:t>
       </w:r>
       <w:r w:rsidR="00AD3812" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Caption Table</w:t>
       </w:r>
       <w:r w:rsidR="00AD3812" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to format the tables’ captions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidRDefault="008E3CE6" w:rsidP="00170668">
+    <w:p w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidRDefault="008E3CE6" w:rsidP="000E4D01">
       <w:pPr>
         <w:pStyle w:val="CaptionTable"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0002793B" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:r w:rsidR="008236EE" w:rsidRPr="00E9531A">
         <w:rPr>
@@ -2584,64 +2602,64 @@
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>December</w:t>
       </w:r>
       <w:r w:rsidR="008236EE" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0002793B" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="004E5A18" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable6Colorful1"/>
+        <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="00FC42D9">
+      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="000E4D01">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Years</w:t>
             </w:r>
           </w:p>
@@ -2736,72 +2754,72 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Europe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="00FC42D9">
+      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="000E4D01">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2883,70 +2901,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>215</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="00FC42D9">
+      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="000E4D01">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3028,70 +3046,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>241</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="00FC42D9">
+      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="000E4D01">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3173,70 +3191,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="00FC42D9">
+      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="000E4D01">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
@@ -3312,69 +3330,69 @@
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00207E8B">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="00FC42D9">
+      <w:tr w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidTr="000E4D01">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00B863D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
@@ -3444,51 +3462,51 @@
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00B863D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7505" w:rsidRPr="00E9531A" w:rsidRDefault="009F7505" w:rsidP="00B863D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>223</w:t>
             </w:r>
             <w:r w:rsidR="00FB759B" w:rsidRPr="00E9531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FC42D9" w:rsidRPr="00E9531A" w:rsidRDefault="00FB759B" w:rsidP="00FB759B">
@@ -3558,51 +3576,58 @@
         <w:t xml:space="preserve">, followed by a running number, while table captions start with the word </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C832F0" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">in bold </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the associated number. In the text, you refer to them as (Fig. 1) and (Table 1). Neither the figure, nor the table captions have a dot at the end. Keep in mind, that at final submission, all manuscript elements must be uploaded to Editorial Manager as individual files. </w:t>
+        <w:t xml:space="preserve">and the associated number. In the text, you refer to them as (Fig. 1) and (Table 1). Neither the figure, nor the table captions have a dot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9531A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">at the end. Keep in mind, that at final submission, all manuscript elements must be uploaded to Editorial Manager as individual files. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000911D5" w:rsidRPr="00E9531A" w:rsidRDefault="000911D5" w:rsidP="000911D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Equations and Formula</w:t>
       </w:r>
       <w:r w:rsidR="006B2CBE" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001D50A7" w:rsidRPr="00E9531A" w:rsidRDefault="001D50A7" w:rsidP="001D50A7">
       <w:pPr>
         <w:rPr>
@@ -4082,51 +4107,50 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000911D5" w:rsidRPr="00E9531A" w:rsidRDefault="000911D5" w:rsidP="000911D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Formatting References</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00962A85" w:rsidRPr="00E9531A" w:rsidRDefault="00D2670F" w:rsidP="00D2670F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2670F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Computing and Engineering (JCE) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">use APA style </w:t>
       </w:r>
       <w:r w:rsidR="00E20372" w:rsidRPr="00E9531A">
         <w:rPr>
@@ -4143,72 +4167,72 @@
       <w:r w:rsidR="00424E96" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>reference</w:t>
       </w:r>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> managing software (</w:t>
       </w:r>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> EndNote, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="OLE_LINK10"/>
-      <w:bookmarkStart w:id="3" w:name="OLE_LINK11"/>
+      <w:bookmarkStart w:id="3" w:name="OLE_LINK10"/>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK11"/>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Mendel</w:t>
       </w:r>
       <w:r w:rsidR="003240F8" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>) you should use the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00962A85" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0076046D" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do not use numbers, the </w:t>
       </w:r>
@@ -4538,50 +4562,51 @@
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Gusek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> JJ, Figueroa LA (2009) Mitigation of Metal Mining Influenced Water, vol 2. SME, Littleton</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E2623E" w:rsidRPr="00E9531A" w:rsidRDefault="00E2623E" w:rsidP="00B863D4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Book chapter</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E9531A" w:rsidRDefault="00E9531A" w:rsidP="00B863D4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Brown, B., &amp; Aaron, M. (2001). The politics of nature. In J. Smith (Ed.), The rise of modern genomics (3rd ed., pp. 230–257). Wiley.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC4A2F" w:rsidRPr="00E9531A" w:rsidRDefault="00DC4A2F" w:rsidP="00B863D4">
       <w:pPr>
@@ -4949,58 +4974,51 @@
         <w:t>uppum</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> papers. Also, remove all hyperlinks and remove all fields in your text. You can do so by selecting your whole text first (CTRL+A) and then pressing CTRL+SHIFT+F9. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B2CBE" w:rsidRPr="00E9531A" w:rsidRDefault="006B2CBE" w:rsidP="00B863D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Should you have longer tables or large figures or other electronic material, they can be added as electronic supplementary material with its own DOI and referred to in the text as Supplementary Fig. (or Table) 1, 2 </w:t>
       </w:r>
       <w:r w:rsidR="00121985" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">and so </w:t>
-[...6 lines deleted...]
-        <w:t>on</w:t>
+        <w:t>and so on</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>. The editors may also suggest you use this option for tables and figures that will likely only be looked at by a relatively few readers. Note that the supplementary material will accompany the on-line version of the paper but will not appear in the hard copy version of the journal, though clear instructions will be provided on how an interested reader can access these supplementary files.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00121985" w:rsidRPr="00E9531A" w:rsidRDefault="00121985" w:rsidP="00FA1451">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that </w:t>
       </w:r>
       <w:r w:rsidR="00FA1451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Journal of Computing and Engineering (JCE)</w:t>
@@ -5241,50 +5259,51 @@
       </w:r>
       <w:r w:rsidR="00925DA5" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>publication</w:t>
       </w:r>
       <w:r w:rsidR="00DD1BCC" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidRDefault="008E3CE6" w:rsidP="00B863D4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidRDefault="0003542F" w:rsidP="00E9531A">
       <w:pPr>
         <w:pStyle w:val="Acknowledgements"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments should contain all </w:t>
       </w:r>
       <w:r w:rsidR="00121985" w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
@@ -5600,52 +5619,50 @@
         <w:t>DeVere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D2670F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2670F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proceedings of the 1984 Symposium on Surface Mining, Hydrology, Sedimentology and Reclamation</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2670F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 27–36). University of Kentucky.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00E9531A" w:rsidRPr="00D2670F" w:rsidRDefault="00E9531A" w:rsidP="00C17985">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2670F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Gammons, C. H., Mulholland, T. P., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D2670F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Frandsen</w:t>
@@ -5697,143 +5714,140 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Jennings, J. N. (1971). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Karst: An introduction to systematic geomorphology</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9531A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vol. 7). MIT Press.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidSect="003165AC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="008E3CE6" w:rsidRPr="00E9531A" w:rsidSect="000E4D01">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1021" w:right="1021" w:bottom="1418" w:left="1021" w:header="450" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="450" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00576C30" w:rsidRDefault="00576C30" w:rsidP="00B863D4">
+    <w:p w:rsidR="00F52227" w:rsidRDefault="00F52227" w:rsidP="00B863D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00576C30" w:rsidRDefault="00576C30" w:rsidP="00B863D4">
+    <w:p w:rsidR="00F52227" w:rsidRDefault="00F52227" w:rsidP="00B863D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -5903,294 +5917,372 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C17985">
+    <w:r w:rsidR="000E4D01">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C17985">
+    <w:r w:rsidR="000E4D01">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00D2670F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00DC4A2F" w:rsidRDefault="00DC4A2F" w:rsidP="00B863D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00576C30" w:rsidRDefault="00576C30" w:rsidP="00B863D4">
+    <w:p w:rsidR="00F52227" w:rsidRDefault="00F52227" w:rsidP="00B863D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00576C30" w:rsidRDefault="00576C30" w:rsidP="00B863D4">
+    <w:p w:rsidR="00F52227" w:rsidRDefault="00F52227" w:rsidP="00B863D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00256D45" w:rsidRDefault="00256D45">
+  <w:p w:rsidR="000E4D01" w:rsidRPr="00FC56C2" w:rsidRDefault="000E4D01" w:rsidP="000E4D01">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...9 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00FC56C2">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A43849C" wp14:editId="5B430D64">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5128A04C" wp14:editId="1E9A6DC9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>45085</wp:posOffset>
+            <wp:posOffset>47625</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-87630</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="411480" cy="411480"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+          <wp:extent cx="345440" cy="345440"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="ChatGPT Image Feb 20, 2026, 01_07_57 PM.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="411480" cy="411480"/>
+                    <a:ext cx="345440" cy="345440"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="003165AC">
+    <w:r w:rsidRPr="00FC56C2">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Journal of Computing and Engineering (JCE)</w:t>
+      <w:t>Journal of Computing and Engineering (</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FC56C2">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>JCE)</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                             </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D71744">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D71744">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D71744">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D71744">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003165AC" w:rsidRPr="00FA1451" w:rsidRDefault="00FA1451" w:rsidP="003165AC">
+  <w:p w:rsidR="003165AC" w:rsidRPr="000E4D01" w:rsidRDefault="000E4D01" w:rsidP="000E4D01">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00FA1451">
+      <w:r w:rsidRPr="00FC56C2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://tuppum.org</w:t>
       </w:r>
     </w:hyperlink>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09105172"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B61CF0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1287"/>
         </w:tabs>
         <w:ind w:left="1287" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6739,51 +6831,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
@@ -6794,50 +6886,51 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F1409"/>
     <w:rsid w:val="00004062"/>
     <w:rsid w:val="00007CD0"/>
     <w:rsid w:val="0002793B"/>
     <w:rsid w:val="00035263"/>
     <w:rsid w:val="0003542F"/>
     <w:rsid w:val="00046194"/>
     <w:rsid w:val="00047149"/>
     <w:rsid w:val="0007532B"/>
     <w:rsid w:val="00086B1A"/>
     <w:rsid w:val="000911D5"/>
     <w:rsid w:val="0009699A"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B5AF0"/>
+    <w:rsid w:val="000E4D01"/>
     <w:rsid w:val="00104D5C"/>
     <w:rsid w:val="001120D4"/>
     <w:rsid w:val="00121985"/>
     <w:rsid w:val="00127191"/>
     <w:rsid w:val="00132BC1"/>
     <w:rsid w:val="001466BC"/>
     <w:rsid w:val="00153C7B"/>
     <w:rsid w:val="00155B65"/>
     <w:rsid w:val="00170668"/>
     <w:rsid w:val="001971A2"/>
     <w:rsid w:val="001D50A7"/>
     <w:rsid w:val="00207E8B"/>
     <w:rsid w:val="00224EA3"/>
     <w:rsid w:val="00232F76"/>
     <w:rsid w:val="00244F51"/>
     <w:rsid w:val="00250D87"/>
     <w:rsid w:val="00256D45"/>
     <w:rsid w:val="002605CC"/>
     <w:rsid w:val="0026087A"/>
     <w:rsid w:val="00291002"/>
     <w:rsid w:val="00291E12"/>
     <w:rsid w:val="002A177D"/>
     <w:rsid w:val="002B5150"/>
     <w:rsid w:val="002E012F"/>
     <w:rsid w:val="002E4255"/>
@@ -7048,93 +7141,95 @@
     <w:rsid w:val="00DD1BCC"/>
     <w:rsid w:val="00DE510F"/>
     <w:rsid w:val="00DF1515"/>
     <w:rsid w:val="00E02E54"/>
     <w:rsid w:val="00E06E6F"/>
     <w:rsid w:val="00E147DC"/>
     <w:rsid w:val="00E20372"/>
     <w:rsid w:val="00E2623E"/>
     <w:rsid w:val="00E32DAB"/>
     <w:rsid w:val="00E43B9E"/>
     <w:rsid w:val="00E47015"/>
     <w:rsid w:val="00E73349"/>
     <w:rsid w:val="00E921DE"/>
     <w:rsid w:val="00E9531A"/>
     <w:rsid w:val="00EA01A2"/>
     <w:rsid w:val="00EB1C71"/>
     <w:rsid w:val="00EB4097"/>
     <w:rsid w:val="00EB6C15"/>
     <w:rsid w:val="00EE3EA9"/>
     <w:rsid w:val="00EF047D"/>
     <w:rsid w:val="00F05A9A"/>
     <w:rsid w:val="00F34FC5"/>
     <w:rsid w:val="00F3660A"/>
     <w:rsid w:val="00F4014B"/>
     <w:rsid w:val="00F42427"/>
+    <w:rsid w:val="00F52227"/>
     <w:rsid w:val="00F55313"/>
     <w:rsid w:val="00F605ED"/>
     <w:rsid w:val="00F71D5A"/>
     <w:rsid w:val="00F77F55"/>
     <w:rsid w:val="00F822EC"/>
     <w:rsid w:val="00F923F7"/>
     <w:rsid w:val="00F928F0"/>
     <w:rsid w:val="00FA1451"/>
     <w:rsid w:val="00FB759B"/>
     <w:rsid w:val="00FB7650"/>
     <w:rsid w:val="00FC42D9"/>
     <w:rsid w:val="00FD342C"/>
     <w:rsid w:val="00FE38DA"/>
     <w:rsid w:val="00FE5677"/>
     <w:rsid w:val="00FF546F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="25727A42"/>
   <w15:docId w15:val="{0D411E93-2D15-4094-9202-DAEF767C7F70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -7945,50 +8040,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:aliases w:val="Bold"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EA01A2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="testo1">
     <w:name w:val="testo1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:color w:val="2F3195"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
@@ -8862,50 +8958,117 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ko-KR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E9531A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ko-KR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="000E4D01"/>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standard"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="000E4D01"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="270474168">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="551305760">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8956,54 +9119,54 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2004359087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="windows-1250"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02687259" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0022-1694(69)90018-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://physicsweb.org/articles/news/11/6/16/1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02687259" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0022-1694(69)90018-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://physicsweb.org/articles/news/11/6/16/1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuppum.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9233,62 +9396,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F91250-54A1-4902-B055-A85F9A3B97FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9A1C011-6B22-4609-B2F3-4287817A3704}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
+  <Pages>6</Pages>
   <Words>2320</Words>
   <Characters>13229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>110</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>